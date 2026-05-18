--- v0 (2025-10-02)
+++ v1 (2026-05-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bureaux d'études" sheetId="1" r:id="rId4"/>
     <sheet name="Personnel certifié" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Bureau d'études</t>
   </si>
   <si>
     <t>Email contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Code Postal</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Algoé</t>
   </si>
   <si>
     <t>mpublic@algoe.fr</t>
   </si>
   <si>
     <t>9 bis route de Champagne</t>
   </si>
   <si>
@@ -181,51 +181,51 @@
   <si>
     <t>karine.weber@feuillederoute-conseils.fr</t>
   </si>
   <si>
     <t>9 rue de la Collinerie</t>
   </si>
   <si>
     <t>BAILLY</t>
   </si>
   <si>
     <t>INDDIGO</t>
   </si>
   <si>
     <t>c.renard@inddigo.com</t>
   </si>
   <si>
     <t>40 rue de l'Echiquier</t>
   </si>
   <si>
     <t>Interface Transport</t>
   </si>
   <si>
     <t>contact@interface-transport.com</t>
   </si>
   <si>
-    <t>48 rue de la madeleine</t>
+    <t>20 boulevard Eugène Deruelle</t>
   </si>
   <si>
     <t>LYON</t>
   </si>
   <si>
     <t>JONCTION</t>
   </si>
   <si>
     <t>morel@jonction.fr</t>
   </si>
   <si>
     <t>724 chemin des Cargaules</t>
   </si>
   <si>
     <t>PIOLENC</t>
   </si>
   <si>
     <t>Katalii</t>
   </si>
   <si>
     <t>bonjour@katalii.com</t>
   </si>
   <si>
     <t>61 rue du grand Gigognan</t>
   </si>
@@ -449,59 +449,50 @@
     <t>Andreas BERNEY</t>
   </si>
   <si>
     <t>Elsa LE VAN</t>
   </si>
   <si>
     <t>Sandra MAILLART</t>
   </si>
   <si>
     <t>Karine WEBER</t>
   </si>
   <si>
     <t>9, rue de la Collinerie</t>
   </si>
   <si>
     <t>Bailly</t>
   </si>
   <si>
     <t>Nathalie MATTIUZZO</t>
   </si>
   <si>
     <t>Christophe RENARD</t>
   </si>
   <si>
     <t>Edouard BALLOIS</t>
-  </si>
-[...7 lines deleted...]
-    <t>48, rue de la Madeleine</t>
   </si>
   <si>
     <t>Mélanie LEGAT</t>
   </si>
   <si>
     <t>Kevin PEREIRA</t>
   </si>
   <si>
     <t>Christian MOREL</t>
   </si>
   <si>
     <t>Garbiel ANDRE</t>
   </si>
   <si>
     <t>610 rue du Grand Gigognan</t>
   </si>
   <si>
     <t>Benoît GUIHOMAT</t>
   </si>
   <si>
     <t>Ludovic CORBE</t>
   </si>
   <si>
     <t>Rémi LESPIAU</t>
   </si>
@@ -1188,51 +1179,51 @@
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14">
         <v>75010</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15">
-        <v>69007</v>
+        <v>69003</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16">
         <v>84420</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>61</v>
@@ -1504,51 +1495,51 @@
       <c r="E32" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F49"/>
+  <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>119</v>
       </c>
@@ -1911,636 +1902,616 @@
       </c>
       <c r="C19" s="2">
         <v>44455.0</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19">
         <v>75010</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>144</v>
       </c>
       <c r="C20" s="2">
         <v>44579.0</v>
       </c>
       <c r="D20" t="s">
-        <v>145</v>
+        <v>55</v>
       </c>
       <c r="E20">
-        <v>69007</v>
+        <v>69003</v>
       </c>
       <c r="F20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C21" s="2">
-        <v>44579.0</v>
+        <v>44459.0</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="E21">
-        <v>69007</v>
+        <v>69003</v>
       </c>
       <c r="F21" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C22" s="2">
-        <v>44459.0</v>
+        <v>44579.0</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
-        <v>69007</v>
+        <v>69003</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C23" s="2">
-        <v>44579.0</v>
+        <v>44435.0</v>
       </c>
       <c r="D23" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="E23">
-        <v>69007</v>
+        <v>84420</v>
       </c>
       <c r="F23" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C24" s="2">
-        <v>44435.0</v>
+        <v>44846.0</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>149</v>
       </c>
       <c r="E24">
-        <v>84420</v>
+        <v>84000</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="2">
         <v>44846.0</v>
       </c>
       <c r="D25" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E25">
         <v>84000</v>
       </c>
       <c r="F25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C26" s="2">
-        <v>44846.0</v>
+        <v>44657.0</v>
       </c>
       <c r="D26" t="s">
-        <v>152</v>
+        <v>67</v>
       </c>
       <c r="E26">
-        <v>84000</v>
+        <v>22400</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C27" s="2">
         <v>44657.0</v>
       </c>
       <c r="D27" t="s">
         <v>67</v>
       </c>
       <c r="E27">
         <v>22400</v>
       </c>
       <c r="F27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C28" s="2">
         <v>44657.0</v>
       </c>
       <c r="D28" t="s">
         <v>67</v>
       </c>
       <c r="E28">
         <v>22400</v>
       </c>
       <c r="F28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C29" s="2">
-        <v>44657.0</v>
+        <v>44442.0</v>
       </c>
       <c r="D29" t="s">
-        <v>67</v>
+        <v>155</v>
       </c>
       <c r="E29">
-        <v>22400</v>
+        <v>44000</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C30" s="2">
         <v>44442.0</v>
       </c>
       <c r="D30" t="s">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="E30">
-        <v>44000</v>
+        <v>75018</v>
       </c>
       <c r="F30" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C31" s="2">
-        <v>44442.0</v>
+        <v>44909.0</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E31">
-        <v>75018</v>
+        <v>92700</v>
       </c>
       <c r="F31" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B32" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C32" s="2">
-        <v>44909.0</v>
+        <v>45569.0</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E32">
-        <v>92700</v>
+        <v>75008</v>
       </c>
       <c r="F32" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B33" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C33" s="2">
-        <v>45569.0</v>
+        <v>44435.0</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E33">
-        <v>75008</v>
+        <v>64190</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B34" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C34" s="2">
-        <v>44435.0</v>
+        <v>44911.0</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>161</v>
       </c>
       <c r="E34">
-        <v>64190</v>
+        <v>54008</v>
       </c>
       <c r="F34" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B35" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C35" s="2">
-        <v>44911.0</v>
+        <v>44595.0</v>
       </c>
       <c r="D35" t="s">
-        <v>164</v>
+        <v>93</v>
       </c>
       <c r="E35">
-        <v>54008</v>
+        <v>14120</v>
       </c>
       <c r="F35" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B36" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C36" s="2">
-        <v>44595.0</v>
+        <v>44663.0</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="E36">
-        <v>14120</v>
+        <v>35131</v>
       </c>
       <c r="F36" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C37" s="2">
-        <v>44663.0</v>
+        <v>44733.0</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="E37">
-        <v>35131</v>
+        <v>75015</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C38" s="2">
-        <v>44733.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="E38">
-        <v>75015</v>
+        <v>69453</v>
       </c>
       <c r="F38" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C39" s="2">
-        <v>45000.0</v>
+        <v>45013.0</v>
       </c>
       <c r="D39" t="s">
-        <v>169</v>
+        <v>111</v>
       </c>
       <c r="E39">
-        <v>69453</v>
+        <v>75015</v>
       </c>
       <c r="F39" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C40" s="2">
-        <v>45013.0</v>
+        <v>44644.0</v>
       </c>
       <c r="D40" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E40">
-        <v>75015</v>
+        <v>75008</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B41" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C41" s="2">
-        <v>44644.0</v>
+        <v>45428.0</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E41">
-        <v>75008</v>
+        <v>69009</v>
       </c>
       <c r="F41" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="B42" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C42" s="2">
-        <v>45428.0</v>
+        <v>44761.0</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="E42">
-        <v>69009</v>
+        <v>69003</v>
       </c>
       <c r="F42" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="B43" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C43" s="2">
-        <v>44761.0</v>
+        <v>45805.0</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="E43">
-        <v>69003</v>
+        <v>44300</v>
       </c>
       <c r="F43" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="B44" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C44" s="2">
-        <v>45805.0</v>
+        <v>44700.0</v>
       </c>
       <c r="D44" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="E44">
-        <v>44300</v>
+        <v>75583</v>
       </c>
       <c r="F44" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>95</v>
       </c>
       <c r="B45" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C45" s="2">
         <v>44700.0</v>
       </c>
       <c r="D45" t="s">
         <v>97</v>
       </c>
       <c r="E45">
         <v>75583</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="B46" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C46" s="2">
-        <v>44700.0</v>
+        <v>44442.0</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E46">
-        <v>75583</v>
+        <v>75020</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="B47" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C47" s="2">
-        <v>44442.0</v>
+        <v>45908.0</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="E47">
-        <v>75020</v>
+        <v>13001</v>
       </c>
       <c r="F47" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>35</v>
       </c>
       <c r="B48" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C48" s="2">
         <v>45908.0</v>
       </c>
       <c r="D48" t="s">
         <v>37</v>
       </c>
       <c r="E48">
         <v>13001</v>
       </c>
       <c r="F48" t="s">
-        <v>38</v>
-[...18 lines deleted...]
-      <c r="F49" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>